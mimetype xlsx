--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -920,51 +920,51 @@
           <t>10.29091/9783954909018</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Sinn</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Reliefgeschmückte Gattungen römischer Lebenskultur. Griechische Originalskulptur. Monumente orientalischer Kulte</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Katalog der Skulpturen Teil 3</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Monumenta Artis Romanae</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>III</t>
         </is>
       </c>
       <c r="I18" t="n">
         <v>2006</v>
       </c>
       <c r="J18" t="n">
         <v>159</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>https://medialibrary.reichert-verlag.de/9783954909018_reliefgeschmueckte_gattungen_roemischer_lebenskultur_griechische_originalskulptur_monumente_orientalischer_kulte/</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>9783954902682</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>9783954907465</t>
         </is>
       </c>
@@ -2495,51 +2495,51 @@
           <t>10.29091/9783954909025</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Vorster</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Römische Skulpturen des späten Hellenismus und der Kaiserzeit</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Katalog der Skulpturen Teil 2: Werke nach Vorlagen und Bildformeln hellenistischer Zeit sowie die Skulpturen in den Magazinen</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Monumenta Artis Romanae</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>II.2</t>
         </is>
       </c>
       <c r="I49" t="n">
         <v>2004</v>
       </c>
       <c r="J49" t="n">
         <v>110</v>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>https://medialibrary.reichert-verlag.de/9783954909025_roemische_skulpturen_des_spaeten_hellenismus_und_der_kaiserzeit/</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>9783954902934</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>9783954906925</t>
         </is>
       </c>
@@ -5451,51 +5451,55 @@
       <c r="C107" t="inlineStr">
         <is>
           <t>10.29091/9783954906215</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Mackensen,Ortisi,Czysz</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Handbuch der Provinzialrömischen Archäologie</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>I. Quellen, Methoden, Ziele</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Münchner Beiträge zur Provinzialrömischen Archäologie</t>
         </is>
       </c>
-      <c r="H107" t="inlineStr"/>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="I107" t="n">
         <v>2019</v>
       </c>
       <c r="J107" t="n">
         <v>29.8</v>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>https://medialibrary.reichert-verlag.de/9783954906215_handbuch_der_provinzialroemischen_archaeologie/</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>9783895008436</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>9783954906017</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>